--- v0 (2025-10-20)
+++ v1 (2026-04-01)
@@ -9,83 +9,77 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="utf-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Data" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="11" uniqueCount="11">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Sign</t>
   </si>
   <si>
     <t>Measure area</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Year</t>
   </si>
   <si>
     <t>Value</t>
   </si>
   <si>
     <t>Mål 56. Sysselsatta</t>
   </si>
   <si>
     <t>SE.8.56</t>
   </si>
   <si>
     <t>Jönköping</t>
-  </si>
-[...4 lines deleted...]
-    <t>Män</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="yyyy-MM-dd"/>
     <numFmt numFmtId="165" formatCode="####"/>
   </numFmts>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <b/>
       <color theme="1"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -401,311 +395,8086 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main">
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" topLeftCell="A1" zoomScaleNormal="100" zoomScaleSheetLayoutView="60" zoomScale="100" view="normal"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.14063" customWidth="1"/>
     <col min="2" max="2" width="8.710938" customWidth="1"/>
     <col min="3" max="3" width="16.00391" customWidth="1"/>
     <col min="4" max="4" width="12.71094" customWidth="1"/>
     <col min="5" max="5" width="6.140625" customWidth="1"/>
-    <col min="6" max="6" width="11.71094" customWidth="1"/>
+    <col min="6" max="6" width="7.421875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customFormat="true" s="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="2">
-        <v>44196</v>
+        <v>40908</v>
       </c>
       <c r="E2" s="3">
-        <v>2020</v>
+        <v>2011</v>
       </c>
       <c r="F2">
-        <v>80.095088</v>
+        <v>80</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2">
-        <v>44561</v>
+        <v>41274</v>
       </c>
       <c r="E3" s="3">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="F3">
-        <v>81.371522</v>
+        <v>80</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>8</v>
       </c>
       <c r="D4" s="2">
-        <v>44926</v>
+        <v>41639</v>
       </c>
       <c r="E4" s="3">
-        <v>2022</v>
+        <v>2013</v>
       </c>
       <c r="F4">
-        <v>82.121754</v>
+        <v>79</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" s="2">
-        <v>45291</v>
+        <v>42004</v>
       </c>
       <c r="E5" s="3">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="F5">
-        <v>81.951174</v>
+        <v>80</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D6" s="2">
-        <v>44196</v>
+        <v>42369</v>
       </c>
       <c r="E6" s="3">
-        <v>2020</v>
+        <v>2015</v>
       </c>
       <c r="F6">
-        <v>78.766279</v>
+        <v>81</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D7" s="2">
-        <v>44561</v>
+        <v>42735</v>
       </c>
       <c r="E7" s="3">
-        <v>2021</v>
+        <v>2016</v>
       </c>
       <c r="F7">
-        <v>79.845037</v>
+        <v>82</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D8" s="2">
-        <v>44926</v>
+        <v>43100</v>
       </c>
       <c r="E8" s="3">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="F8">
-        <v>80.68855</v>
+        <v>82</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>6</v>
       </c>
       <c r="B9" t="s">
         <v>7</v>
       </c>
       <c r="C9" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D9" s="2">
-        <v>45291</v>
+        <v>43465</v>
       </c>
       <c r="E9" s="3">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="F9">
-        <v>80.50819</v>
+        <v>82</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
         <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>7</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D10" s="2">
-        <v>44196</v>
+        <v>43830</v>
       </c>
       <c r="E10" s="3">
-        <v>2020</v>
+        <v>2019</v>
       </c>
       <c r="F10">
-        <v>81.356208</v>
+        <v>81</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D11" s="2">
-        <v>44561</v>
+        <v>44196</v>
       </c>
       <c r="E11" s="3">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="F11">
-        <v>82.808526</v>
+        <v>80.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s">
         <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D12" s="2">
-        <v>44926</v>
+        <v>44561</v>
       </c>
       <c r="E12" s="3">
-        <v>2022</v>
+        <v>2021</v>
       </c>
       <c r="F12">
-        <v>83.474983</v>
+        <v>82</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
         <v>6</v>
       </c>
       <c r="B13" t="s">
         <v>7</v>
       </c>
       <c r="C13" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="D13" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E13" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F13">
+        <v>82.6</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="2">
         <v>45291</v>
       </c>
-      <c r="E13" s="3">
+      <c r="E14" s="3">
         <v>2023</v>
       </c>
-      <c r="F13">
-        <v>83.318565</v>
+      <c r="F14">
+        <v>82.4</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s">
+        <v>6</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>8</v>
+      </c>
+      <c r="D15" s="2">
+        <v>45657</v>
+      </c>
+      <c r="E15" s="3">
+        <v>2024</v>
+      </c>
+      <c r="F15">
+        <v>81.2</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>6</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="D16" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E16" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F16">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="D17" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E17" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F17">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>6</v>
+      </c>
+      <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="D18" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E18" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F18">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
+        <v>7</v>
+      </c>
+      <c r="D19" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E19" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F19">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>6</v>
+      </c>
+      <c r="B20" t="s">
+        <v>7</v>
+      </c>
+      <c r="D20" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E20" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F20">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>6</v>
+      </c>
+      <c r="B21" t="s">
+        <v>7</v>
+      </c>
+      <c r="D21" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E21" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F21">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>6</v>
+      </c>
+      <c r="B22" t="s">
+        <v>7</v>
+      </c>
+      <c r="D22" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E22" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F22">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>6</v>
+      </c>
+      <c r="B23" t="s">
+        <v>7</v>
+      </c>
+      <c r="D23" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E23" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F23">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" t="s">
+        <v>7</v>
+      </c>
+      <c r="D24" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E24" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F24">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" t="s">
+        <v>7</v>
+      </c>
+      <c r="D25" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E25" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F25">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="D26" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E26" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F26">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E27" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F27">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E28" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F28">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E29" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F29">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" t="s">
+        <v>7</v>
+      </c>
+      <c r="D30" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E30" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F30">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
+        <v>6</v>
+      </c>
+      <c r="B31" t="s">
+        <v>7</v>
+      </c>
+      <c r="D31" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E31" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F31">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
+        <v>7</v>
+      </c>
+      <c r="D32" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E32" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F32">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>6</v>
+      </c>
+      <c r="B33" t="s">
+        <v>7</v>
+      </c>
+      <c r="D33" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E33" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F33">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>6</v>
+      </c>
+      <c r="B34" t="s">
+        <v>7</v>
+      </c>
+      <c r="D34" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E34" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F34">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>6</v>
+      </c>
+      <c r="B35" t="s">
+        <v>7</v>
+      </c>
+      <c r="D35" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E35" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F35">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>6</v>
+      </c>
+      <c r="B36" t="s">
+        <v>7</v>
+      </c>
+      <c r="D36" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E36" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F36">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>6</v>
+      </c>
+      <c r="B37" t="s">
+        <v>7</v>
+      </c>
+      <c r="D37" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E37" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F37">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>6</v>
+      </c>
+      <c r="B38" t="s">
+        <v>7</v>
+      </c>
+      <c r="D38" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E38" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F38">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>6</v>
+      </c>
+      <c r="B39" t="s">
+        <v>7</v>
+      </c>
+      <c r="D39" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E39" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F39">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>6</v>
+      </c>
+      <c r="B40" t="s">
+        <v>7</v>
+      </c>
+      <c r="D40" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E40" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F40">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="s">
+        <v>6</v>
+      </c>
+      <c r="B41" t="s">
+        <v>7</v>
+      </c>
+      <c r="D41" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E41" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F41">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>6</v>
+      </c>
+      <c r="B42" t="s">
+        <v>7</v>
+      </c>
+      <c r="D42" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E42" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F42">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>6</v>
+      </c>
+      <c r="B43" t="s">
+        <v>7</v>
+      </c>
+      <c r="D43" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E43" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F43">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>6</v>
+      </c>
+      <c r="B44" t="s">
+        <v>7</v>
+      </c>
+      <c r="D44" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E44" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F44">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="s">
+        <v>6</v>
+      </c>
+      <c r="B45" t="s">
+        <v>7</v>
+      </c>
+      <c r="D45" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E45" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F45">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="s">
+        <v>6</v>
+      </c>
+      <c r="B46" t="s">
+        <v>7</v>
+      </c>
+      <c r="D46" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E46" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F46">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="s">
+        <v>6</v>
+      </c>
+      <c r="B47" t="s">
+        <v>7</v>
+      </c>
+      <c r="D47" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E47" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F47">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="s">
+        <v>6</v>
+      </c>
+      <c r="B48" t="s">
+        <v>7</v>
+      </c>
+      <c r="D48" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E48" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F48">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="s">
+        <v>6</v>
+      </c>
+      <c r="B49" t="s">
+        <v>7</v>
+      </c>
+      <c r="D49" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E49" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F49">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="s">
+        <v>6</v>
+      </c>
+      <c r="B50" t="s">
+        <v>7</v>
+      </c>
+      <c r="D50" s="2">
+        <v>40908</v>
+      </c>
+      <c r="E50" s="3">
+        <v>2011</v>
+      </c>
+      <c r="F50">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="s">
+        <v>6</v>
+      </c>
+      <c r="B51" t="s">
+        <v>7</v>
+      </c>
+      <c r="D51" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E51" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F51">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="s">
+        <v>6</v>
+      </c>
+      <c r="B52" t="s">
+        <v>7</v>
+      </c>
+      <c r="D52" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E52" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F52">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="s">
+        <v>6</v>
+      </c>
+      <c r="B53" t="s">
+        <v>7</v>
+      </c>
+      <c r="D53" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E53" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F53">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="s">
+        <v>6</v>
+      </c>
+      <c r="B54" t="s">
+        <v>7</v>
+      </c>
+      <c r="D54" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E54" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F54">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="s">
+        <v>6</v>
+      </c>
+      <c r="B55" t="s">
+        <v>7</v>
+      </c>
+      <c r="D55" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E55" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F55">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="s">
+        <v>6</v>
+      </c>
+      <c r="B56" t="s">
+        <v>7</v>
+      </c>
+      <c r="D56" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E56" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F56">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B57" t="s">
+        <v>7</v>
+      </c>
+      <c r="D57" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E57" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F57">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="s">
+        <v>6</v>
+      </c>
+      <c r="B58" t="s">
+        <v>7</v>
+      </c>
+      <c r="D58" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E58" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F58">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E59" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F59">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="s">
+        <v>6</v>
+      </c>
+      <c r="B60" t="s">
+        <v>7</v>
+      </c>
+      <c r="D60" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E60" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F60">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="s">
+        <v>6</v>
+      </c>
+      <c r="B61" t="s">
+        <v>7</v>
+      </c>
+      <c r="D61" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E61" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F61">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="s">
+        <v>6</v>
+      </c>
+      <c r="B62" t="s">
+        <v>7</v>
+      </c>
+      <c r="D62" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E62" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F62">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="s">
+        <v>6</v>
+      </c>
+      <c r="B63" t="s">
+        <v>7</v>
+      </c>
+      <c r="D63" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E63" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F63">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="s">
+        <v>6</v>
+      </c>
+      <c r="B64" t="s">
+        <v>7</v>
+      </c>
+      <c r="D64" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E64" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F64">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="s">
+        <v>6</v>
+      </c>
+      <c r="B65" t="s">
+        <v>7</v>
+      </c>
+      <c r="D65" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E65" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F65">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="s">
+        <v>6</v>
+      </c>
+      <c r="B66" t="s">
+        <v>7</v>
+      </c>
+      <c r="D66" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E66" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F66">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="s">
+        <v>6</v>
+      </c>
+      <c r="B67" t="s">
+        <v>7</v>
+      </c>
+      <c r="D67" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E67" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F67">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="s">
+        <v>6</v>
+      </c>
+      <c r="B68" t="s">
+        <v>7</v>
+      </c>
+      <c r="D68" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E68" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F68">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="s">
+        <v>6</v>
+      </c>
+      <c r="B69" t="s">
+        <v>7</v>
+      </c>
+      <c r="D69" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E69" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F69">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="s">
+        <v>6</v>
+      </c>
+      <c r="B70" t="s">
+        <v>7</v>
+      </c>
+      <c r="D70" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E70" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F70">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="s">
+        <v>6</v>
+      </c>
+      <c r="B71" t="s">
+        <v>7</v>
+      </c>
+      <c r="D71" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E71" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F71">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="s">
+        <v>6</v>
+      </c>
+      <c r="B72" t="s">
+        <v>7</v>
+      </c>
+      <c r="D72" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E72" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F72">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="s">
+        <v>6</v>
+      </c>
+      <c r="B73" t="s">
+        <v>7</v>
+      </c>
+      <c r="D73" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E73" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F73">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="s">
+        <v>6</v>
+      </c>
+      <c r="B74" t="s">
+        <v>7</v>
+      </c>
+      <c r="D74" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E74" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F74">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="s">
+        <v>6</v>
+      </c>
+      <c r="B75" t="s">
+        <v>7</v>
+      </c>
+      <c r="D75" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E75" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F75">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="s">
+        <v>6</v>
+      </c>
+      <c r="B76" t="s">
+        <v>7</v>
+      </c>
+      <c r="D76" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E76" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F76">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="s">
+        <v>6</v>
+      </c>
+      <c r="B77" t="s">
+        <v>7</v>
+      </c>
+      <c r="D77" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E77" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F77">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="s">
+        <v>6</v>
+      </c>
+      <c r="B78" t="s">
+        <v>7</v>
+      </c>
+      <c r="D78" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E78" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F78">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="s">
+        <v>6</v>
+      </c>
+      <c r="B79" t="s">
+        <v>7</v>
+      </c>
+      <c r="D79" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E79" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F79">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="s">
+        <v>6</v>
+      </c>
+      <c r="B80" t="s">
+        <v>7</v>
+      </c>
+      <c r="D80" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E80" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F80">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="s">
+        <v>6</v>
+      </c>
+      <c r="B81" t="s">
+        <v>7</v>
+      </c>
+      <c r="D81" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E81" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F81">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="s">
+        <v>6</v>
+      </c>
+      <c r="B82" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E82" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F82">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="s">
+        <v>6</v>
+      </c>
+      <c r="B83" t="s">
+        <v>7</v>
+      </c>
+      <c r="D83" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E83" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F83">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="s">
+        <v>6</v>
+      </c>
+      <c r="B84" t="s">
+        <v>7</v>
+      </c>
+      <c r="D84" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E84" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F84">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="s">
+        <v>6</v>
+      </c>
+      <c r="B85" t="s">
+        <v>7</v>
+      </c>
+      <c r="D85" s="2">
+        <v>41274</v>
+      </c>
+      <c r="E85" s="3">
+        <v>2012</v>
+      </c>
+      <c r="F85">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="s">
+        <v>6</v>
+      </c>
+      <c r="B86" t="s">
+        <v>7</v>
+      </c>
+      <c r="D86" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E86" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F86">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="s">
+        <v>6</v>
+      </c>
+      <c r="B87" t="s">
+        <v>7</v>
+      </c>
+      <c r="D87" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E87" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F87">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="s">
+        <v>6</v>
+      </c>
+      <c r="B88" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E88" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F88">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="s">
+        <v>6</v>
+      </c>
+      <c r="B89" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E89" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F89">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="s">
+        <v>6</v>
+      </c>
+      <c r="B90" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E90" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F90">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="s">
+        <v>6</v>
+      </c>
+      <c r="B91" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E91" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F91">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="s">
+        <v>6</v>
+      </c>
+      <c r="B92" t="s">
+        <v>7</v>
+      </c>
+      <c r="D92" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E92" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F92">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="s">
+        <v>6</v>
+      </c>
+      <c r="B93" t="s">
+        <v>7</v>
+      </c>
+      <c r="D93" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E93" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F93">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="s">
+        <v>6</v>
+      </c>
+      <c r="B94" t="s">
+        <v>7</v>
+      </c>
+      <c r="D94" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E94" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F94">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="s">
+        <v>6</v>
+      </c>
+      <c r="B95" t="s">
+        <v>7</v>
+      </c>
+      <c r="D95" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E95" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F95">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="s">
+        <v>6</v>
+      </c>
+      <c r="B96" t="s">
+        <v>7</v>
+      </c>
+      <c r="D96" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E96" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F96">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="s">
+        <v>6</v>
+      </c>
+      <c r="B97" t="s">
+        <v>7</v>
+      </c>
+      <c r="D97" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E97" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F97">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="s">
+        <v>6</v>
+      </c>
+      <c r="B98" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E98" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F98">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="s">
+        <v>6</v>
+      </c>
+      <c r="B99" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E99" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F99">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="s">
+        <v>6</v>
+      </c>
+      <c r="B100" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E100" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F100">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="s">
+        <v>6</v>
+      </c>
+      <c r="B101" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E101" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F101">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="s">
+        <v>6</v>
+      </c>
+      <c r="B102" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E102" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F102">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="s">
+        <v>6</v>
+      </c>
+      <c r="B103" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E103" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F103">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="s">
+        <v>6</v>
+      </c>
+      <c r="B104" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E104" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F104">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="s">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E105" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F105">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="s">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E106" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F106">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="s">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E107" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F107">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="s">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E108" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F108">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="s">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E109" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F109">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="s">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E110" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F110">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="s">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E111" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F111">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="s">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E112" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F112">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="s">
+        <v>6</v>
+      </c>
+      <c r="B113" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E113" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F113">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="s">
+        <v>6</v>
+      </c>
+      <c r="B114" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E114" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F114">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="s">
+        <v>6</v>
+      </c>
+      <c r="B115" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E115" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F115">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="s">
+        <v>6</v>
+      </c>
+      <c r="B116" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E116" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F116">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="s">
+        <v>6</v>
+      </c>
+      <c r="B117" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E117" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F117">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="s">
+        <v>6</v>
+      </c>
+      <c r="B118" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E118" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F118">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="s">
+        <v>6</v>
+      </c>
+      <c r="B119" t="s">
+        <v>7</v>
+      </c>
+      <c r="D119" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E119" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F119">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="s">
+        <v>6</v>
+      </c>
+      <c r="B120" t="s">
+        <v>7</v>
+      </c>
+      <c r="D120" s="2">
+        <v>41639</v>
+      </c>
+      <c r="E120" s="3">
+        <v>2013</v>
+      </c>
+      <c r="F120">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="s">
+        <v>6</v>
+      </c>
+      <c r="B121" t="s">
+        <v>7</v>
+      </c>
+      <c r="D121" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E121" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F121">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="s">
+        <v>6</v>
+      </c>
+      <c r="B122" t="s">
+        <v>7</v>
+      </c>
+      <c r="D122" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E122" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F122">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="s">
+        <v>6</v>
+      </c>
+      <c r="B123" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E123" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F123">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="s">
+        <v>6</v>
+      </c>
+      <c r="B124" t="s">
+        <v>7</v>
+      </c>
+      <c r="D124" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E124" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F124">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="s">
+        <v>6</v>
+      </c>
+      <c r="B125" t="s">
+        <v>7</v>
+      </c>
+      <c r="D125" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E125" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F125">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="s">
+        <v>6</v>
+      </c>
+      <c r="B126" t="s">
+        <v>7</v>
+      </c>
+      <c r="D126" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E126" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F126">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="s">
+        <v>6</v>
+      </c>
+      <c r="B127" t="s">
+        <v>7</v>
+      </c>
+      <c r="D127" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E127" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F127">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="s">
+        <v>6</v>
+      </c>
+      <c r="B128" t="s">
+        <v>7</v>
+      </c>
+      <c r="D128" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E128" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F128">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="s">
+        <v>6</v>
+      </c>
+      <c r="B129" t="s">
+        <v>7</v>
+      </c>
+      <c r="D129" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E129" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F129">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="s">
+        <v>6</v>
+      </c>
+      <c r="B130" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E130" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F130">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="s">
+        <v>6</v>
+      </c>
+      <c r="B131" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E131" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F131">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="s">
+        <v>6</v>
+      </c>
+      <c r="B132" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E132" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F132">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="s">
+        <v>6</v>
+      </c>
+      <c r="B133" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E133" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F133">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="s">
+        <v>6</v>
+      </c>
+      <c r="B134" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E134" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F134">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="s">
+        <v>6</v>
+      </c>
+      <c r="B135" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E135" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F135">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="s">
+        <v>6</v>
+      </c>
+      <c r="B136" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E136" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F136">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="s">
+        <v>6</v>
+      </c>
+      <c r="B137" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E137" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F137">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="s">
+        <v>6</v>
+      </c>
+      <c r="B138" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E138" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F138">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="s">
+        <v>6</v>
+      </c>
+      <c r="B139" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E139" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F139">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="s">
+        <v>6</v>
+      </c>
+      <c r="B140" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E140" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F140">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="s">
+        <v>6</v>
+      </c>
+      <c r="B141" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E141" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F141">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="s">
+        <v>6</v>
+      </c>
+      <c r="B142" t="s">
+        <v>7</v>
+      </c>
+      <c r="D142" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E142" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F142">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="s">
+        <v>6</v>
+      </c>
+      <c r="B143" t="s">
+        <v>7</v>
+      </c>
+      <c r="D143" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E143" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F143">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="s">
+        <v>6</v>
+      </c>
+      <c r="B144" t="s">
+        <v>7</v>
+      </c>
+      <c r="D144" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E144" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F144">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="s">
+        <v>6</v>
+      </c>
+      <c r="B145" t="s">
+        <v>7</v>
+      </c>
+      <c r="D145" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E145" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F145">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="s">
+        <v>6</v>
+      </c>
+      <c r="B146" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E146" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F146">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="s">
+        <v>6</v>
+      </c>
+      <c r="B147" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E147" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F147">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="s">
+        <v>6</v>
+      </c>
+      <c r="B148" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E148" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F148">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="s">
+        <v>6</v>
+      </c>
+      <c r="B149" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E149" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F149">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="s">
+        <v>6</v>
+      </c>
+      <c r="B150" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E150" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F150">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="s">
+        <v>6</v>
+      </c>
+      <c r="B151" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E151" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F151">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="s">
+        <v>6</v>
+      </c>
+      <c r="B152" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E152" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F152">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="s">
+        <v>6</v>
+      </c>
+      <c r="B153" t="s">
+        <v>7</v>
+      </c>
+      <c r="D153" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E153" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F153">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="s">
+        <v>6</v>
+      </c>
+      <c r="B154" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E154" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F154">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="s">
+        <v>6</v>
+      </c>
+      <c r="B155" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="2">
+        <v>42004</v>
+      </c>
+      <c r="E155" s="3">
+        <v>2014</v>
+      </c>
+      <c r="F155">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="s">
+        <v>6</v>
+      </c>
+      <c r="B156" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E156" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F156">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="s">
+        <v>6</v>
+      </c>
+      <c r="B157" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E157" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F157">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="s">
+        <v>6</v>
+      </c>
+      <c r="B158" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E158" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F158">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="s">
+        <v>6</v>
+      </c>
+      <c r="B159" t="s">
+        <v>7</v>
+      </c>
+      <c r="D159" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E159" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F159">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="s">
+        <v>6</v>
+      </c>
+      <c r="B160" t="s">
+        <v>7</v>
+      </c>
+      <c r="D160" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E160" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F160">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="s">
+        <v>6</v>
+      </c>
+      <c r="B161" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E161" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F161">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="s">
+        <v>6</v>
+      </c>
+      <c r="B162" t="s">
+        <v>7</v>
+      </c>
+      <c r="D162" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E162" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F162">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="s">
+        <v>6</v>
+      </c>
+      <c r="B163" t="s">
+        <v>7</v>
+      </c>
+      <c r="D163" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E163" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F163">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="s">
+        <v>6</v>
+      </c>
+      <c r="B164" t="s">
+        <v>7</v>
+      </c>
+      <c r="D164" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E164" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F164">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="s">
+        <v>6</v>
+      </c>
+      <c r="B165" t="s">
+        <v>7</v>
+      </c>
+      <c r="D165" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E165" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F165">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="s">
+        <v>6</v>
+      </c>
+      <c r="B166" t="s">
+        <v>7</v>
+      </c>
+      <c r="D166" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E166" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F166">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="s">
+        <v>6</v>
+      </c>
+      <c r="B167" t="s">
+        <v>7</v>
+      </c>
+      <c r="D167" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E167" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F167">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="s">
+        <v>6</v>
+      </c>
+      <c r="B168" t="s">
+        <v>7</v>
+      </c>
+      <c r="D168" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E168" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F168">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="s">
+        <v>6</v>
+      </c>
+      <c r="B169" t="s">
+        <v>7</v>
+      </c>
+      <c r="D169" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E169" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F169">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="s">
+        <v>6</v>
+      </c>
+      <c r="B170" t="s">
+        <v>7</v>
+      </c>
+      <c r="D170" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E170" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F170">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="s">
+        <v>6</v>
+      </c>
+      <c r="B171" t="s">
+        <v>7</v>
+      </c>
+      <c r="D171" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E171" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F171">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="s">
+        <v>6</v>
+      </c>
+      <c r="B172" t="s">
+        <v>7</v>
+      </c>
+      <c r="D172" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E172" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F172">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="s">
+        <v>6</v>
+      </c>
+      <c r="B173" t="s">
+        <v>7</v>
+      </c>
+      <c r="D173" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E173" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F173">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="s">
+        <v>6</v>
+      </c>
+      <c r="B174" t="s">
+        <v>7</v>
+      </c>
+      <c r="D174" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E174" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F174">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="s">
+        <v>6</v>
+      </c>
+      <c r="B175" t="s">
+        <v>7</v>
+      </c>
+      <c r="D175" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E175" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F175">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="s">
+        <v>6</v>
+      </c>
+      <c r="B176" t="s">
+        <v>7</v>
+      </c>
+      <c r="D176" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E176" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F176">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="s">
+        <v>6</v>
+      </c>
+      <c r="B177" t="s">
+        <v>7</v>
+      </c>
+      <c r="D177" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E177" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F177">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="s">
+        <v>6</v>
+      </c>
+      <c r="B178" t="s">
+        <v>7</v>
+      </c>
+      <c r="D178" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E178" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F178">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="s">
+        <v>6</v>
+      </c>
+      <c r="B179" t="s">
+        <v>7</v>
+      </c>
+      <c r="D179" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E179" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F179">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="s">
+        <v>6</v>
+      </c>
+      <c r="B180" t="s">
+        <v>7</v>
+      </c>
+      <c r="D180" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E180" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F180">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="s">
+        <v>6</v>
+      </c>
+      <c r="B181" t="s">
+        <v>7</v>
+      </c>
+      <c r="D181" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E181" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F181">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="s">
+        <v>6</v>
+      </c>
+      <c r="B182" t="s">
+        <v>7</v>
+      </c>
+      <c r="D182" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E182" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F182">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="s">
+        <v>6</v>
+      </c>
+      <c r="B183" t="s">
+        <v>7</v>
+      </c>
+      <c r="D183" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E183" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F183">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="s">
+        <v>6</v>
+      </c>
+      <c r="B184" t="s">
+        <v>7</v>
+      </c>
+      <c r="D184" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E184" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F184">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="s">
+        <v>6</v>
+      </c>
+      <c r="B185" t="s">
+        <v>7</v>
+      </c>
+      <c r="D185" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E185" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F185">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="s">
+        <v>6</v>
+      </c>
+      <c r="B186" t="s">
+        <v>7</v>
+      </c>
+      <c r="D186" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E186" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F186">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="s">
+        <v>6</v>
+      </c>
+      <c r="B187" t="s">
+        <v>7</v>
+      </c>
+      <c r="D187" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E187" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F187">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="s">
+        <v>6</v>
+      </c>
+      <c r="B188" t="s">
+        <v>7</v>
+      </c>
+      <c r="D188" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E188" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F188">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="s">
+        <v>6</v>
+      </c>
+      <c r="B189" t="s">
+        <v>7</v>
+      </c>
+      <c r="D189" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E189" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F189">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="s">
+        <v>6</v>
+      </c>
+      <c r="B190" t="s">
+        <v>7</v>
+      </c>
+      <c r="D190" s="2">
+        <v>42369</v>
+      </c>
+      <c r="E190" s="3">
+        <v>2015</v>
+      </c>
+      <c r="F190">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="s">
+        <v>6</v>
+      </c>
+      <c r="B191" t="s">
+        <v>7</v>
+      </c>
+      <c r="D191" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E191" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F191">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="s">
+        <v>6</v>
+      </c>
+      <c r="B192" t="s">
+        <v>7</v>
+      </c>
+      <c r="D192" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E192" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F192">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="s">
+        <v>6</v>
+      </c>
+      <c r="B193" t="s">
+        <v>7</v>
+      </c>
+      <c r="D193" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E193" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F193">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="s">
+        <v>6</v>
+      </c>
+      <c r="B194" t="s">
+        <v>7</v>
+      </c>
+      <c r="D194" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E194" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F194">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="s">
+        <v>6</v>
+      </c>
+      <c r="B195" t="s">
+        <v>7</v>
+      </c>
+      <c r="D195" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E195" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F195">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="s">
+        <v>6</v>
+      </c>
+      <c r="B196" t="s">
+        <v>7</v>
+      </c>
+      <c r="D196" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E196" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F196">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="s">
+        <v>6</v>
+      </c>
+      <c r="B197" t="s">
+        <v>7</v>
+      </c>
+      <c r="D197" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E197" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F197">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="s">
+        <v>6</v>
+      </c>
+      <c r="B198" t="s">
+        <v>7</v>
+      </c>
+      <c r="D198" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E198" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F198">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="s">
+        <v>6</v>
+      </c>
+      <c r="B199" t="s">
+        <v>7</v>
+      </c>
+      <c r="D199" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E199" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F199">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="s">
+        <v>6</v>
+      </c>
+      <c r="B200" t="s">
+        <v>7</v>
+      </c>
+      <c r="D200" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E200" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F200">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="s">
+        <v>6</v>
+      </c>
+      <c r="B201" t="s">
+        <v>7</v>
+      </c>
+      <c r="D201" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E201" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F201">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="s">
+        <v>6</v>
+      </c>
+      <c r="B202" t="s">
+        <v>7</v>
+      </c>
+      <c r="D202" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E202" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F202">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="s">
+        <v>6</v>
+      </c>
+      <c r="B203" t="s">
+        <v>7</v>
+      </c>
+      <c r="D203" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E203" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F203">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="s">
+        <v>6</v>
+      </c>
+      <c r="B204" t="s">
+        <v>7</v>
+      </c>
+      <c r="D204" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E204" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F204">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="s">
+        <v>6</v>
+      </c>
+      <c r="B205" t="s">
+        <v>7</v>
+      </c>
+      <c r="D205" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E205" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F205">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="s">
+        <v>6</v>
+      </c>
+      <c r="B206" t="s">
+        <v>7</v>
+      </c>
+      <c r="D206" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E206" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F206">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="s">
+        <v>6</v>
+      </c>
+      <c r="B207" t="s">
+        <v>7</v>
+      </c>
+      <c r="D207" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E207" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F207">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="s">
+        <v>6</v>
+      </c>
+      <c r="B208" t="s">
+        <v>7</v>
+      </c>
+      <c r="D208" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E208" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F208">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="s">
+        <v>6</v>
+      </c>
+      <c r="B209" t="s">
+        <v>7</v>
+      </c>
+      <c r="D209" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E209" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F209">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="s">
+        <v>6</v>
+      </c>
+      <c r="B210" t="s">
+        <v>7</v>
+      </c>
+      <c r="D210" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E210" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F210">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="s">
+        <v>6</v>
+      </c>
+      <c r="B211" t="s">
+        <v>7</v>
+      </c>
+      <c r="D211" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E211" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F211">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="s">
+        <v>6</v>
+      </c>
+      <c r="B212" t="s">
+        <v>7</v>
+      </c>
+      <c r="D212" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E212" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F212">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="s">
+        <v>6</v>
+      </c>
+      <c r="B213" t="s">
+        <v>7</v>
+      </c>
+      <c r="D213" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E213" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F213">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="s">
+        <v>6</v>
+      </c>
+      <c r="B214" t="s">
+        <v>7</v>
+      </c>
+      <c r="D214" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E214" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F214">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="s">
+        <v>6</v>
+      </c>
+      <c r="B215" t="s">
+        <v>7</v>
+      </c>
+      <c r="D215" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E215" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F215">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="s">
+        <v>6</v>
+      </c>
+      <c r="B216" t="s">
+        <v>7</v>
+      </c>
+      <c r="D216" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E216" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F216">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="s">
+        <v>6</v>
+      </c>
+      <c r="B217" t="s">
+        <v>7</v>
+      </c>
+      <c r="D217" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E217" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F217">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="s">
+        <v>6</v>
+      </c>
+      <c r="B218" t="s">
+        <v>7</v>
+      </c>
+      <c r="D218" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E218" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F218">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="s">
+        <v>6</v>
+      </c>
+      <c r="B219" t="s">
+        <v>7</v>
+      </c>
+      <c r="D219" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E219" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F219">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="s">
+        <v>6</v>
+      </c>
+      <c r="B220" t="s">
+        <v>7</v>
+      </c>
+      <c r="D220" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E220" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F220">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="s">
+        <v>6</v>
+      </c>
+      <c r="B221" t="s">
+        <v>7</v>
+      </c>
+      <c r="D221" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E221" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F221">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="s">
+        <v>6</v>
+      </c>
+      <c r="B222" t="s">
+        <v>7</v>
+      </c>
+      <c r="D222" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E222" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F222">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="s">
+        <v>6</v>
+      </c>
+      <c r="B223" t="s">
+        <v>7</v>
+      </c>
+      <c r="D223" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E223" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F223">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="s">
+        <v>6</v>
+      </c>
+      <c r="B224" t="s">
+        <v>7</v>
+      </c>
+      <c r="D224" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E224" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F224">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="s">
+        <v>6</v>
+      </c>
+      <c r="B225" t="s">
+        <v>7</v>
+      </c>
+      <c r="D225" s="2">
+        <v>42735</v>
+      </c>
+      <c r="E225" s="3">
+        <v>2016</v>
+      </c>
+      <c r="F225">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="s">
+        <v>6</v>
+      </c>
+      <c r="B226" t="s">
+        <v>7</v>
+      </c>
+      <c r="D226" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E226" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F226">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="s">
+        <v>6</v>
+      </c>
+      <c r="B227" t="s">
+        <v>7</v>
+      </c>
+      <c r="D227" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E227" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F227">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="s">
+        <v>6</v>
+      </c>
+      <c r="B228" t="s">
+        <v>7</v>
+      </c>
+      <c r="D228" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E228" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F228">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="s">
+        <v>6</v>
+      </c>
+      <c r="B229" t="s">
+        <v>7</v>
+      </c>
+      <c r="D229" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E229" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F229">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="s">
+        <v>6</v>
+      </c>
+      <c r="B230" t="s">
+        <v>7</v>
+      </c>
+      <c r="D230" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E230" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F230">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="s">
+        <v>6</v>
+      </c>
+      <c r="B231" t="s">
+        <v>7</v>
+      </c>
+      <c r="D231" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E231" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F231">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="s">
+        <v>6</v>
+      </c>
+      <c r="B232" t="s">
+        <v>7</v>
+      </c>
+      <c r="D232" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E232" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F232">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="s">
+        <v>6</v>
+      </c>
+      <c r="B233" t="s">
+        <v>7</v>
+      </c>
+      <c r="D233" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E233" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F233">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="s">
+        <v>6</v>
+      </c>
+      <c r="B234" t="s">
+        <v>7</v>
+      </c>
+      <c r="D234" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E234" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F234">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="s">
+        <v>6</v>
+      </c>
+      <c r="B235" t="s">
+        <v>7</v>
+      </c>
+      <c r="D235" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E235" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F235">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="s">
+        <v>6</v>
+      </c>
+      <c r="B236" t="s">
+        <v>7</v>
+      </c>
+      <c r="D236" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E236" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F236">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="s">
+        <v>6</v>
+      </c>
+      <c r="B237" t="s">
+        <v>7</v>
+      </c>
+      <c r="D237" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E237" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F237">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="s">
+        <v>6</v>
+      </c>
+      <c r="B238" t="s">
+        <v>7</v>
+      </c>
+      <c r="D238" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E238" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F238">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="s">
+        <v>6</v>
+      </c>
+      <c r="B239" t="s">
+        <v>7</v>
+      </c>
+      <c r="D239" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E239" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F239">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="s">
+        <v>6</v>
+      </c>
+      <c r="B240" t="s">
+        <v>7</v>
+      </c>
+      <c r="D240" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E240" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F240">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="s">
+        <v>6</v>
+      </c>
+      <c r="B241" t="s">
+        <v>7</v>
+      </c>
+      <c r="D241" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E241" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F241">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="s">
+        <v>6</v>
+      </c>
+      <c r="B242" t="s">
+        <v>7</v>
+      </c>
+      <c r="D242" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E242" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F242">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="s">
+        <v>6</v>
+      </c>
+      <c r="B243" t="s">
+        <v>7</v>
+      </c>
+      <c r="D243" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E243" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F243">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="s">
+        <v>6</v>
+      </c>
+      <c r="B244" t="s">
+        <v>7</v>
+      </c>
+      <c r="D244" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E244" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F244">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="s">
+        <v>6</v>
+      </c>
+      <c r="B245" t="s">
+        <v>7</v>
+      </c>
+      <c r="D245" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E245" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F245">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="s">
+        <v>6</v>
+      </c>
+      <c r="B246" t="s">
+        <v>7</v>
+      </c>
+      <c r="D246" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E246" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F246">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="s">
+        <v>6</v>
+      </c>
+      <c r="B247" t="s">
+        <v>7</v>
+      </c>
+      <c r="D247" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E247" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F247">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="s">
+        <v>6</v>
+      </c>
+      <c r="B248" t="s">
+        <v>7</v>
+      </c>
+      <c r="D248" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E248" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F248">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="s">
+        <v>6</v>
+      </c>
+      <c r="B249" t="s">
+        <v>7</v>
+      </c>
+      <c r="D249" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E249" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F249">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="s">
+        <v>6</v>
+      </c>
+      <c r="B250" t="s">
+        <v>7</v>
+      </c>
+      <c r="D250" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E250" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F250">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="s">
+        <v>6</v>
+      </c>
+      <c r="B251" t="s">
+        <v>7</v>
+      </c>
+      <c r="D251" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E251" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F251">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="s">
+        <v>6</v>
+      </c>
+      <c r="B252" t="s">
+        <v>7</v>
+      </c>
+      <c r="D252" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E252" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F252">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="s">
+        <v>6</v>
+      </c>
+      <c r="B253" t="s">
+        <v>7</v>
+      </c>
+      <c r="D253" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E253" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F253">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="s">
+        <v>6</v>
+      </c>
+      <c r="B254" t="s">
+        <v>7</v>
+      </c>
+      <c r="D254" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E254" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F254">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="s">
+        <v>6</v>
+      </c>
+      <c r="B255" t="s">
+        <v>7</v>
+      </c>
+      <c r="D255" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E255" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F255">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="s">
+        <v>6</v>
+      </c>
+      <c r="B256" t="s">
+        <v>7</v>
+      </c>
+      <c r="D256" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E256" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F256">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="s">
+        <v>6</v>
+      </c>
+      <c r="B257" t="s">
+        <v>7</v>
+      </c>
+      <c r="D257" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E257" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F257">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="s">
+        <v>6</v>
+      </c>
+      <c r="B258" t="s">
+        <v>7</v>
+      </c>
+      <c r="D258" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E258" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F258">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="s">
+        <v>6</v>
+      </c>
+      <c r="B259" t="s">
+        <v>7</v>
+      </c>
+      <c r="D259" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E259" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F259">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="s">
+        <v>6</v>
+      </c>
+      <c r="B260" t="s">
+        <v>7</v>
+      </c>
+      <c r="D260" s="2">
+        <v>43100</v>
+      </c>
+      <c r="E260" s="3">
+        <v>2017</v>
+      </c>
+      <c r="F260">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="s">
+        <v>6</v>
+      </c>
+      <c r="B261" t="s">
+        <v>7</v>
+      </c>
+      <c r="D261" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E261" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F261">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="s">
+        <v>6</v>
+      </c>
+      <c r="B262" t="s">
+        <v>7</v>
+      </c>
+      <c r="D262" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E262" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F262">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="s">
+        <v>6</v>
+      </c>
+      <c r="B263" t="s">
+        <v>7</v>
+      </c>
+      <c r="D263" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E263" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F263">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="s">
+        <v>6</v>
+      </c>
+      <c r="B264" t="s">
+        <v>7</v>
+      </c>
+      <c r="D264" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E264" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F264">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="s">
+        <v>6</v>
+      </c>
+      <c r="B265" t="s">
+        <v>7</v>
+      </c>
+      <c r="D265" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E265" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F265">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="s">
+        <v>6</v>
+      </c>
+      <c r="B266" t="s">
+        <v>7</v>
+      </c>
+      <c r="D266" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E266" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F266">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="s">
+        <v>6</v>
+      </c>
+      <c r="B267" t="s">
+        <v>7</v>
+      </c>
+      <c r="D267" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E267" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F267">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="s">
+        <v>6</v>
+      </c>
+      <c r="B268" t="s">
+        <v>7</v>
+      </c>
+      <c r="D268" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E268" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F268">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="s">
+        <v>6</v>
+      </c>
+      <c r="B269" t="s">
+        <v>7</v>
+      </c>
+      <c r="D269" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E269" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F269">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="s">
+        <v>6</v>
+      </c>
+      <c r="B270" t="s">
+        <v>7</v>
+      </c>
+      <c r="D270" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E270" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F270">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="s">
+        <v>6</v>
+      </c>
+      <c r="B271" t="s">
+        <v>7</v>
+      </c>
+      <c r="D271" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E271" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F271">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>6</v>
+      </c>
+      <c r="B272" t="s">
+        <v>7</v>
+      </c>
+      <c r="D272" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E272" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F272">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>6</v>
+      </c>
+      <c r="B273" t="s">
+        <v>7</v>
+      </c>
+      <c r="D273" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E273" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F273">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>6</v>
+      </c>
+      <c r="B274" t="s">
+        <v>7</v>
+      </c>
+      <c r="D274" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E274" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F274">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>6</v>
+      </c>
+      <c r="B275" t="s">
+        <v>7</v>
+      </c>
+      <c r="D275" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E275" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F275">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>6</v>
+      </c>
+      <c r="B276" t="s">
+        <v>7</v>
+      </c>
+      <c r="D276" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E276" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F276">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>6</v>
+      </c>
+      <c r="B277" t="s">
+        <v>7</v>
+      </c>
+      <c r="D277" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E277" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F277">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>6</v>
+      </c>
+      <c r="B278" t="s">
+        <v>7</v>
+      </c>
+      <c r="D278" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E278" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F278">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>6</v>
+      </c>
+      <c r="B279" t="s">
+        <v>7</v>
+      </c>
+      <c r="D279" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E279" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F279">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>6</v>
+      </c>
+      <c r="B280" t="s">
+        <v>7</v>
+      </c>
+      <c r="D280" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E280" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F280">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>6</v>
+      </c>
+      <c r="B281" t="s">
+        <v>7</v>
+      </c>
+      <c r="D281" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E281" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F281">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="s">
+        <v>6</v>
+      </c>
+      <c r="B282" t="s">
+        <v>7</v>
+      </c>
+      <c r="D282" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E282" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F282">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="s">
+        <v>6</v>
+      </c>
+      <c r="B283" t="s">
+        <v>7</v>
+      </c>
+      <c r="D283" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E283" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F283">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="s">
+        <v>6</v>
+      </c>
+      <c r="B284" t="s">
+        <v>7</v>
+      </c>
+      <c r="D284" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E284" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F284">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="s">
+        <v>6</v>
+      </c>
+      <c r="B285" t="s">
+        <v>7</v>
+      </c>
+      <c r="D285" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E285" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F285">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="s">
+        <v>6</v>
+      </c>
+      <c r="B286" t="s">
+        <v>7</v>
+      </c>
+      <c r="D286" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E286" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F286">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="s">
+        <v>6</v>
+      </c>
+      <c r="B287" t="s">
+        <v>7</v>
+      </c>
+      <c r="D287" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E287" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F287">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="s">
+        <v>6</v>
+      </c>
+      <c r="B288" t="s">
+        <v>7</v>
+      </c>
+      <c r="D288" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E288" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F288">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="s">
+        <v>6</v>
+      </c>
+      <c r="B289" t="s">
+        <v>7</v>
+      </c>
+      <c r="D289" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E289" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F289">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="s">
+        <v>6</v>
+      </c>
+      <c r="B290" t="s">
+        <v>7</v>
+      </c>
+      <c r="D290" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E290" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F290">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="s">
+        <v>6</v>
+      </c>
+      <c r="B291" t="s">
+        <v>7</v>
+      </c>
+      <c r="D291" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E291" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F291">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="s">
+        <v>6</v>
+      </c>
+      <c r="B292" t="s">
+        <v>7</v>
+      </c>
+      <c r="D292" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E292" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F292">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="s">
+        <v>6</v>
+      </c>
+      <c r="B293" t="s">
+        <v>7</v>
+      </c>
+      <c r="D293" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E293" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F293">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="s">
+        <v>6</v>
+      </c>
+      <c r="B294" t="s">
+        <v>7</v>
+      </c>
+      <c r="D294" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E294" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F294">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="s">
+        <v>6</v>
+      </c>
+      <c r="B295" t="s">
+        <v>7</v>
+      </c>
+      <c r="D295" s="2">
+        <v>43465</v>
+      </c>
+      <c r="E295" s="3">
+        <v>2018</v>
+      </c>
+      <c r="F295">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="s">
+        <v>6</v>
+      </c>
+      <c r="B296" t="s">
+        <v>7</v>
+      </c>
+      <c r="D296" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E296" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F296">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="s">
+        <v>6</v>
+      </c>
+      <c r="B297" t="s">
+        <v>7</v>
+      </c>
+      <c r="D297" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E297" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F297">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="s">
+        <v>6</v>
+      </c>
+      <c r="B298" t="s">
+        <v>7</v>
+      </c>
+      <c r="D298" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E298" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F298">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="s">
+        <v>6</v>
+      </c>
+      <c r="B299" t="s">
+        <v>7</v>
+      </c>
+      <c r="D299" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E299" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F299">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="s">
+        <v>6</v>
+      </c>
+      <c r="B300" t="s">
+        <v>7</v>
+      </c>
+      <c r="D300" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E300" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F300">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="s">
+        <v>6</v>
+      </c>
+      <c r="B301" t="s">
+        <v>7</v>
+      </c>
+      <c r="D301" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E301" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F301">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="s">
+        <v>6</v>
+      </c>
+      <c r="B302" t="s">
+        <v>7</v>
+      </c>
+      <c r="D302" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E302" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F302">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="s">
+        <v>6</v>
+      </c>
+      <c r="B303" t="s">
+        <v>7</v>
+      </c>
+      <c r="D303" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E303" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F303">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="s">
+        <v>6</v>
+      </c>
+      <c r="B304" t="s">
+        <v>7</v>
+      </c>
+      <c r="D304" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E304" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F304">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="s">
+        <v>6</v>
+      </c>
+      <c r="B305" t="s">
+        <v>7</v>
+      </c>
+      <c r="D305" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E305" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F305">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="s">
+        <v>6</v>
+      </c>
+      <c r="B306" t="s">
+        <v>7</v>
+      </c>
+      <c r="D306" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E306" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F306">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="s">
+        <v>6</v>
+      </c>
+      <c r="B307" t="s">
+        <v>7</v>
+      </c>
+      <c r="D307" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E307" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F307">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="s">
+        <v>6</v>
+      </c>
+      <c r="B308" t="s">
+        <v>7</v>
+      </c>
+      <c r="D308" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E308" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F308">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="s">
+        <v>6</v>
+      </c>
+      <c r="B309" t="s">
+        <v>7</v>
+      </c>
+      <c r="D309" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E309" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F309">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="s">
+        <v>6</v>
+      </c>
+      <c r="B310" t="s">
+        <v>7</v>
+      </c>
+      <c r="D310" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E310" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F310">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="s">
+        <v>6</v>
+      </c>
+      <c r="B311" t="s">
+        <v>7</v>
+      </c>
+      <c r="D311" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E311" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F311">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>6</v>
+      </c>
+      <c r="B312" t="s">
+        <v>7</v>
+      </c>
+      <c r="D312" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E312" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F312">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>6</v>
+      </c>
+      <c r="B313" t="s">
+        <v>7</v>
+      </c>
+      <c r="D313" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E313" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F313">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>6</v>
+      </c>
+      <c r="B314" t="s">
+        <v>7</v>
+      </c>
+      <c r="D314" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E314" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F314">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>6</v>
+      </c>
+      <c r="B315" t="s">
+        <v>7</v>
+      </c>
+      <c r="D315" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E315" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F315">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>6</v>
+      </c>
+      <c r="B316" t="s">
+        <v>7</v>
+      </c>
+      <c r="D316" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E316" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F316">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>6</v>
+      </c>
+      <c r="B317" t="s">
+        <v>7</v>
+      </c>
+      <c r="D317" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E317" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F317">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>6</v>
+      </c>
+      <c r="B318" t="s">
+        <v>7</v>
+      </c>
+      <c r="D318" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E318" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F318">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>6</v>
+      </c>
+      <c r="B319" t="s">
+        <v>7</v>
+      </c>
+      <c r="D319" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E319" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F319">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>6</v>
+      </c>
+      <c r="B320" t="s">
+        <v>7</v>
+      </c>
+      <c r="D320" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E320" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F320">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>6</v>
+      </c>
+      <c r="B321" t="s">
+        <v>7</v>
+      </c>
+      <c r="D321" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E321" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F321">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>6</v>
+      </c>
+      <c r="B322" t="s">
+        <v>7</v>
+      </c>
+      <c r="D322" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E322" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F322">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>6</v>
+      </c>
+      <c r="B323" t="s">
+        <v>7</v>
+      </c>
+      <c r="D323" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E323" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F323">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>6</v>
+      </c>
+      <c r="B324" t="s">
+        <v>7</v>
+      </c>
+      <c r="D324" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E324" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F324">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>6</v>
+      </c>
+      <c r="B325" t="s">
+        <v>7</v>
+      </c>
+      <c r="D325" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E325" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F325">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>6</v>
+      </c>
+      <c r="B326" t="s">
+        <v>7</v>
+      </c>
+      <c r="D326" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E326" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F326">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>6</v>
+      </c>
+      <c r="B327" t="s">
+        <v>7</v>
+      </c>
+      <c r="D327" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E327" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F327">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>6</v>
+      </c>
+      <c r="B328" t="s">
+        <v>7</v>
+      </c>
+      <c r="D328" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E328" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F328">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>6</v>
+      </c>
+      <c r="B329" t="s">
+        <v>7</v>
+      </c>
+      <c r="D329" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E329" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F329">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>6</v>
+      </c>
+      <c r="B330" t="s">
+        <v>7</v>
+      </c>
+      <c r="D330" s="2">
+        <v>43830</v>
+      </c>
+      <c r="E330" s="3">
+        <v>2019</v>
+      </c>
+      <c r="F330">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>6</v>
+      </c>
+      <c r="B331" t="s">
+        <v>7</v>
+      </c>
+      <c r="D331" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E331" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F331">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>6</v>
+      </c>
+      <c r="B332" t="s">
+        <v>7</v>
+      </c>
+      <c r="D332" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E332" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F332">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>6</v>
+      </c>
+      <c r="B333" t="s">
+        <v>7</v>
+      </c>
+      <c r="D333" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E333" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F333">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>6</v>
+      </c>
+      <c r="B334" t="s">
+        <v>7</v>
+      </c>
+      <c r="D334" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E334" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F334">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>6</v>
+      </c>
+      <c r="B335" t="s">
+        <v>7</v>
+      </c>
+      <c r="D335" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E335" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F335">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>6</v>
+      </c>
+      <c r="B336" t="s">
+        <v>7</v>
+      </c>
+      <c r="D336" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E336" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F336">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>6</v>
+      </c>
+      <c r="B337" t="s">
+        <v>7</v>
+      </c>
+      <c r="D337" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E337" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F337">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>6</v>
+      </c>
+      <c r="B338" t="s">
+        <v>7</v>
+      </c>
+      <c r="D338" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E338" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F338">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>6</v>
+      </c>
+      <c r="B339" t="s">
+        <v>7</v>
+      </c>
+      <c r="D339" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E339" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F339">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="s">
+        <v>6</v>
+      </c>
+      <c r="B340" t="s">
+        <v>7</v>
+      </c>
+      <c r="D340" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E340" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F340">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="s">
+        <v>6</v>
+      </c>
+      <c r="B341" t="s">
+        <v>7</v>
+      </c>
+      <c r="D341" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E341" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F341">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="s">
+        <v>6</v>
+      </c>
+      <c r="B342" t="s">
+        <v>7</v>
+      </c>
+      <c r="D342" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E342" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F342">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="s">
+        <v>6</v>
+      </c>
+      <c r="B343" t="s">
+        <v>7</v>
+      </c>
+      <c r="D343" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E343" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F343">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="s">
+        <v>6</v>
+      </c>
+      <c r="B344" t="s">
+        <v>7</v>
+      </c>
+      <c r="D344" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E344" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F344">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="s">
+        <v>6</v>
+      </c>
+      <c r="B345" t="s">
+        <v>7</v>
+      </c>
+      <c r="D345" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E345" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F345">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="s">
+        <v>6</v>
+      </c>
+      <c r="B346" t="s">
+        <v>7</v>
+      </c>
+      <c r="D346" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E346" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F346">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="s">
+        <v>6</v>
+      </c>
+      <c r="B347" t="s">
+        <v>7</v>
+      </c>
+      <c r="D347" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E347" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F347">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="s">
+        <v>6</v>
+      </c>
+      <c r="B348" t="s">
+        <v>7</v>
+      </c>
+      <c r="D348" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E348" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F348">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="s">
+        <v>6</v>
+      </c>
+      <c r="B349" t="s">
+        <v>7</v>
+      </c>
+      <c r="D349" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E349" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F349">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="s">
+        <v>6</v>
+      </c>
+      <c r="B350" t="s">
+        <v>7</v>
+      </c>
+      <c r="D350" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E350" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F350">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" t="s">
+        <v>6</v>
+      </c>
+      <c r="B351" t="s">
+        <v>7</v>
+      </c>
+      <c r="D351" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E351" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F351">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" t="s">
+        <v>6</v>
+      </c>
+      <c r="B352" t="s">
+        <v>7</v>
+      </c>
+      <c r="D352" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E352" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F352">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" t="s">
+        <v>6</v>
+      </c>
+      <c r="B353" t="s">
+        <v>7</v>
+      </c>
+      <c r="D353" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E353" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F353">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" t="s">
+        <v>6</v>
+      </c>
+      <c r="B354" t="s">
+        <v>7</v>
+      </c>
+      <c r="D354" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E354" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F354">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" t="s">
+        <v>6</v>
+      </c>
+      <c r="B355" t="s">
+        <v>7</v>
+      </c>
+      <c r="D355" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E355" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F355">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" t="s">
+        <v>6</v>
+      </c>
+      <c r="B356" t="s">
+        <v>7</v>
+      </c>
+      <c r="D356" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E356" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F356">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" t="s">
+        <v>6</v>
+      </c>
+      <c r="B357" t="s">
+        <v>7</v>
+      </c>
+      <c r="D357" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E357" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F357">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" t="s">
+        <v>6</v>
+      </c>
+      <c r="B358" t="s">
+        <v>7</v>
+      </c>
+      <c r="D358" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E358" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F358">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" t="s">
+        <v>6</v>
+      </c>
+      <c r="B359" t="s">
+        <v>7</v>
+      </c>
+      <c r="D359" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E359" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F359">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" t="s">
+        <v>6</v>
+      </c>
+      <c r="B360" t="s">
+        <v>7</v>
+      </c>
+      <c r="D360" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E360" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F360">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" t="s">
+        <v>6</v>
+      </c>
+      <c r="B361" t="s">
+        <v>7</v>
+      </c>
+      <c r="D361" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E361" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F361">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" t="s">
+        <v>6</v>
+      </c>
+      <c r="B362" t="s">
+        <v>7</v>
+      </c>
+      <c r="D362" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E362" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F362">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" t="s">
+        <v>6</v>
+      </c>
+      <c r="B363" t="s">
+        <v>7</v>
+      </c>
+      <c r="D363" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E363" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F363">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" t="s">
+        <v>6</v>
+      </c>
+      <c r="B364" t="s">
+        <v>7</v>
+      </c>
+      <c r="D364" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E364" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F364">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" t="s">
+        <v>6</v>
+      </c>
+      <c r="B365" t="s">
+        <v>7</v>
+      </c>
+      <c r="D365" s="2">
+        <v>44196</v>
+      </c>
+      <c r="E365" s="3">
+        <v>2020</v>
+      </c>
+      <c r="F365">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" t="s">
+        <v>6</v>
+      </c>
+      <c r="B366" t="s">
+        <v>7</v>
+      </c>
+      <c r="D366" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E366" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F366">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" t="s">
+        <v>6</v>
+      </c>
+      <c r="B367" t="s">
+        <v>7</v>
+      </c>
+      <c r="D367" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E367" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F367">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" t="s">
+        <v>6</v>
+      </c>
+      <c r="B368" t="s">
+        <v>7</v>
+      </c>
+      <c r="D368" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E368" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F368">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" t="s">
+        <v>6</v>
+      </c>
+      <c r="B369" t="s">
+        <v>7</v>
+      </c>
+      <c r="D369" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E369" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F369">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" t="s">
+        <v>6</v>
+      </c>
+      <c r="B370" t="s">
+        <v>7</v>
+      </c>
+      <c r="D370" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E370" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F370">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" t="s">
+        <v>6</v>
+      </c>
+      <c r="B371" t="s">
+        <v>7</v>
+      </c>
+      <c r="D371" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E371" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F371">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" t="s">
+        <v>6</v>
+      </c>
+      <c r="B372" t="s">
+        <v>7</v>
+      </c>
+      <c r="D372" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E372" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F372">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" t="s">
+        <v>6</v>
+      </c>
+      <c r="B373" t="s">
+        <v>7</v>
+      </c>
+      <c r="D373" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E373" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F373">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" t="s">
+        <v>6</v>
+      </c>
+      <c r="B374" t="s">
+        <v>7</v>
+      </c>
+      <c r="D374" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E374" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F374">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" t="s">
+        <v>6</v>
+      </c>
+      <c r="B375" t="s">
+        <v>7</v>
+      </c>
+      <c r="D375" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E375" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F375">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" t="s">
+        <v>6</v>
+      </c>
+      <c r="B376" t="s">
+        <v>7</v>
+      </c>
+      <c r="D376" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E376" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F376">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" t="s">
+        <v>6</v>
+      </c>
+      <c r="B377" t="s">
+        <v>7</v>
+      </c>
+      <c r="D377" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E377" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F377">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" t="s">
+        <v>6</v>
+      </c>
+      <c r="B378" t="s">
+        <v>7</v>
+      </c>
+      <c r="D378" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E378" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F378">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" t="s">
+        <v>6</v>
+      </c>
+      <c r="B379" t="s">
+        <v>7</v>
+      </c>
+      <c r="D379" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E379" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F379">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" t="s">
+        <v>6</v>
+      </c>
+      <c r="B380" t="s">
+        <v>7</v>
+      </c>
+      <c r="D380" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E380" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F380">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" t="s">
+        <v>6</v>
+      </c>
+      <c r="B381" t="s">
+        <v>7</v>
+      </c>
+      <c r="D381" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E381" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F381">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" t="s">
+        <v>6</v>
+      </c>
+      <c r="B382" t="s">
+        <v>7</v>
+      </c>
+      <c r="D382" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E382" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F382">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" t="s">
+        <v>6</v>
+      </c>
+      <c r="B383" t="s">
+        <v>7</v>
+      </c>
+      <c r="D383" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E383" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F383">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" t="s">
+        <v>6</v>
+      </c>
+      <c r="B384" t="s">
+        <v>7</v>
+      </c>
+      <c r="D384" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E384" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F384">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" t="s">
+        <v>6</v>
+      </c>
+      <c r="B385" t="s">
+        <v>7</v>
+      </c>
+      <c r="D385" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E385" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F385">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" t="s">
+        <v>6</v>
+      </c>
+      <c r="B386" t="s">
+        <v>7</v>
+      </c>
+      <c r="D386" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E386" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F386">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" t="s">
+        <v>6</v>
+      </c>
+      <c r="B387" t="s">
+        <v>7</v>
+      </c>
+      <c r="D387" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E387" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F387">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" t="s">
+        <v>6</v>
+      </c>
+      <c r="B388" t="s">
+        <v>7</v>
+      </c>
+      <c r="D388" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E388" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F388">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" t="s">
+        <v>6</v>
+      </c>
+      <c r="B389" t="s">
+        <v>7</v>
+      </c>
+      <c r="D389" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E389" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F389">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" t="s">
+        <v>6</v>
+      </c>
+      <c r="B390" t="s">
+        <v>7</v>
+      </c>
+      <c r="D390" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E390" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F390">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" t="s">
+        <v>6</v>
+      </c>
+      <c r="B391" t="s">
+        <v>7</v>
+      </c>
+      <c r="D391" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E391" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F391">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" t="s">
+        <v>6</v>
+      </c>
+      <c r="B392" t="s">
+        <v>7</v>
+      </c>
+      <c r="D392" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E392" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F392">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" t="s">
+        <v>6</v>
+      </c>
+      <c r="B393" t="s">
+        <v>7</v>
+      </c>
+      <c r="D393" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E393" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F393">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" t="s">
+        <v>6</v>
+      </c>
+      <c r="B394" t="s">
+        <v>7</v>
+      </c>
+      <c r="D394" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E394" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F394">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="s">
+        <v>6</v>
+      </c>
+      <c r="B395" t="s">
+        <v>7</v>
+      </c>
+      <c r="D395" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E395" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F395">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="s">
+        <v>6</v>
+      </c>
+      <c r="B396" t="s">
+        <v>7</v>
+      </c>
+      <c r="D396" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E396" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F396">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="s">
+        <v>6</v>
+      </c>
+      <c r="B397" t="s">
+        <v>7</v>
+      </c>
+      <c r="D397" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E397" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F397">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" t="s">
+        <v>6</v>
+      </c>
+      <c r="B398" t="s">
+        <v>7</v>
+      </c>
+      <c r="D398" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E398" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F398">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" t="s">
+        <v>6</v>
+      </c>
+      <c r="B399" t="s">
+        <v>7</v>
+      </c>
+      <c r="D399" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E399" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F399">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" t="s">
+        <v>6</v>
+      </c>
+      <c r="B400" t="s">
+        <v>7</v>
+      </c>
+      <c r="D400" s="2">
+        <v>44561</v>
+      </c>
+      <c r="E400" s="3">
+        <v>2021</v>
+      </c>
+      <c r="F400">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" t="s">
+        <v>6</v>
+      </c>
+      <c r="B401" t="s">
+        <v>7</v>
+      </c>
+      <c r="D401" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E401" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F401">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" t="s">
+        <v>6</v>
+      </c>
+      <c r="B402" t="s">
+        <v>7</v>
+      </c>
+      <c r="D402" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E402" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F402">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" t="s">
+        <v>6</v>
+      </c>
+      <c r="B403" t="s">
+        <v>7</v>
+      </c>
+      <c r="D403" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E403" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F403">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" t="s">
+        <v>6</v>
+      </c>
+      <c r="B404" t="s">
+        <v>7</v>
+      </c>
+      <c r="D404" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E404" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F404">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" t="s">
+        <v>6</v>
+      </c>
+      <c r="B405" t="s">
+        <v>7</v>
+      </c>
+      <c r="D405" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E405" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F405">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" t="s">
+        <v>6</v>
+      </c>
+      <c r="B406" t="s">
+        <v>7</v>
+      </c>
+      <c r="D406" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E406" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F406">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" t="s">
+        <v>6</v>
+      </c>
+      <c r="B407" t="s">
+        <v>7</v>
+      </c>
+      <c r="D407" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E407" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F407">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" t="s">
+        <v>6</v>
+      </c>
+      <c r="B408" t="s">
+        <v>7</v>
+      </c>
+      <c r="D408" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E408" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F408">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" t="s">
+        <v>6</v>
+      </c>
+      <c r="B409" t="s">
+        <v>7</v>
+      </c>
+      <c r="D409" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E409" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F409">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" t="s">
+        <v>6</v>
+      </c>
+      <c r="B410" t="s">
+        <v>7</v>
+      </c>
+      <c r="D410" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E410" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F410">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" t="s">
+        <v>6</v>
+      </c>
+      <c r="B411" t="s">
+        <v>7</v>
+      </c>
+      <c r="D411" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E411" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F411">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" t="s">
+        <v>6</v>
+      </c>
+      <c r="B412" t="s">
+        <v>7</v>
+      </c>
+      <c r="D412" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E412" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F412">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" t="s">
+        <v>6</v>
+      </c>
+      <c r="B413" t="s">
+        <v>7</v>
+      </c>
+      <c r="D413" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E413" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F413">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" t="s">
+        <v>6</v>
+      </c>
+      <c r="B414" t="s">
+        <v>7</v>
+      </c>
+      <c r="D414" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E414" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F414">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" t="s">
+        <v>6</v>
+      </c>
+      <c r="B415" t="s">
+        <v>7</v>
+      </c>
+      <c r="D415" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E415" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F415">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" t="s">
+        <v>6</v>
+      </c>
+      <c r="B416" t="s">
+        <v>7</v>
+      </c>
+      <c r="D416" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E416" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F416">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" t="s">
+        <v>6</v>
+      </c>
+      <c r="B417" t="s">
+        <v>7</v>
+      </c>
+      <c r="D417" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E417" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F417">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" t="s">
+        <v>6</v>
+      </c>
+      <c r="B418" t="s">
+        <v>7</v>
+      </c>
+      <c r="D418" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E418" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F418">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" t="s">
+        <v>6</v>
+      </c>
+      <c r="B419" t="s">
+        <v>7</v>
+      </c>
+      <c r="D419" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E419" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F419">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" t="s">
+        <v>6</v>
+      </c>
+      <c r="B420" t="s">
+        <v>7</v>
+      </c>
+      <c r="D420" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E420" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F420">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" t="s">
+        <v>6</v>
+      </c>
+      <c r="B421" t="s">
+        <v>7</v>
+      </c>
+      <c r="D421" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E421" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F421">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" t="s">
+        <v>6</v>
+      </c>
+      <c r="B422" t="s">
+        <v>7</v>
+      </c>
+      <c r="D422" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E422" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F422">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" t="s">
+        <v>6</v>
+      </c>
+      <c r="B423" t="s">
+        <v>7</v>
+      </c>
+      <c r="D423" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E423" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F423">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" t="s">
+        <v>6</v>
+      </c>
+      <c r="B424" t="s">
+        <v>7</v>
+      </c>
+      <c r="D424" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E424" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F424">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" t="s">
+        <v>6</v>
+      </c>
+      <c r="B425" t="s">
+        <v>7</v>
+      </c>
+      <c r="D425" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E425" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F425">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" t="s">
+        <v>6</v>
+      </c>
+      <c r="B426" t="s">
+        <v>7</v>
+      </c>
+      <c r="D426" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E426" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F426">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" t="s">
+        <v>6</v>
+      </c>
+      <c r="B427" t="s">
+        <v>7</v>
+      </c>
+      <c r="D427" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E427" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F427">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" t="s">
+        <v>6</v>
+      </c>
+      <c r="B428" t="s">
+        <v>7</v>
+      </c>
+      <c r="D428" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E428" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F428">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" t="s">
+        <v>6</v>
+      </c>
+      <c r="B429" t="s">
+        <v>7</v>
+      </c>
+      <c r="D429" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E429" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F429">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" t="s">
+        <v>6</v>
+      </c>
+      <c r="B430" t="s">
+        <v>7</v>
+      </c>
+      <c r="D430" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E430" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F430">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" t="s">
+        <v>6</v>
+      </c>
+      <c r="B431" t="s">
+        <v>7</v>
+      </c>
+      <c r="D431" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E431" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F431">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" t="s">
+        <v>6</v>
+      </c>
+      <c r="B432" t="s">
+        <v>7</v>
+      </c>
+      <c r="D432" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E432" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F432">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" t="s">
+        <v>6</v>
+      </c>
+      <c r="B433" t="s">
+        <v>7</v>
+      </c>
+      <c r="D433" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E433" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F433">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" t="s">
+        <v>6</v>
+      </c>
+      <c r="B434" t="s">
+        <v>7</v>
+      </c>
+      <c r="D434" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E434" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F434">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" t="s">
+        <v>6</v>
+      </c>
+      <c r="B435" t="s">
+        <v>7</v>
+      </c>
+      <c r="D435" s="2">
+        <v>44926</v>
+      </c>
+      <c r="E435" s="3">
+        <v>2022</v>
+      </c>
+      <c r="F435">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" t="s">
+        <v>6</v>
+      </c>
+      <c r="B436" t="s">
+        <v>7</v>
+      </c>
+      <c r="D436" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E436" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F436">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" t="s">
+        <v>6</v>
+      </c>
+      <c r="B437" t="s">
+        <v>7</v>
+      </c>
+      <c r="D437" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E437" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F437">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" t="s">
+        <v>6</v>
+      </c>
+      <c r="B438" t="s">
+        <v>7</v>
+      </c>
+      <c r="D438" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E438" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F438">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" t="s">
+        <v>6</v>
+      </c>
+      <c r="B439" t="s">
+        <v>7</v>
+      </c>
+      <c r="D439" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E439" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F439">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" t="s">
+        <v>6</v>
+      </c>
+      <c r="B440" t="s">
+        <v>7</v>
+      </c>
+      <c r="D440" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E440" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F440">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" t="s">
+        <v>6</v>
+      </c>
+      <c r="B441" t="s">
+        <v>7</v>
+      </c>
+      <c r="D441" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E441" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F441">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" t="s">
+        <v>6</v>
+      </c>
+      <c r="B442" t="s">
+        <v>7</v>
+      </c>
+      <c r="D442" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E442" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F442">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" t="s">
+        <v>6</v>
+      </c>
+      <c r="B443" t="s">
+        <v>7</v>
+      </c>
+      <c r="D443" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E443" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F443">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" t="s">
+        <v>6</v>
+      </c>
+      <c r="B444" t="s">
+        <v>7</v>
+      </c>
+      <c r="D444" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E444" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F444">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" t="s">
+        <v>6</v>
+      </c>
+      <c r="B445" t="s">
+        <v>7</v>
+      </c>
+      <c r="D445" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E445" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F445">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" t="s">
+        <v>6</v>
+      </c>
+      <c r="B446" t="s">
+        <v>7</v>
+      </c>
+      <c r="D446" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E446" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F446">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" t="s">
+        <v>6</v>
+      </c>
+      <c r="B447" t="s">
+        <v>7</v>
+      </c>
+      <c r="D447" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E447" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F447">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" t="s">
+        <v>6</v>
+      </c>
+      <c r="B448" t="s">
+        <v>7</v>
+      </c>
+      <c r="D448" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E448" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F448">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" t="s">
+        <v>6</v>
+      </c>
+      <c r="B449" t="s">
+        <v>7</v>
+      </c>
+      <c r="D449" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E449" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F449">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" t="s">
+        <v>6</v>
+      </c>
+      <c r="B450" t="s">
+        <v>7</v>
+      </c>
+      <c r="D450" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E450" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F450">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" t="s">
+        <v>6</v>
+      </c>
+      <c r="B451" t="s">
+        <v>7</v>
+      </c>
+      <c r="D451" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E451" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F451">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" t="s">
+        <v>6</v>
+      </c>
+      <c r="B452" t="s">
+        <v>7</v>
+      </c>
+      <c r="D452" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E452" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F452">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" t="s">
+        <v>6</v>
+      </c>
+      <c r="B453" t="s">
+        <v>7</v>
+      </c>
+      <c r="D453" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E453" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F453">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" t="s">
+        <v>6</v>
+      </c>
+      <c r="B454" t="s">
+        <v>7</v>
+      </c>
+      <c r="D454" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E454" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F454">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" t="s">
+        <v>6</v>
+      </c>
+      <c r="B455" t="s">
+        <v>7</v>
+      </c>
+      <c r="D455" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E455" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F455">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" t="s">
+        <v>6</v>
+      </c>
+      <c r="B456" t="s">
+        <v>7</v>
+      </c>
+      <c r="D456" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E456" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F456">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" t="s">
+        <v>6</v>
+      </c>
+      <c r="B457" t="s">
+        <v>7</v>
+      </c>
+      <c r="D457" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E457" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F457">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" t="s">
+        <v>6</v>
+      </c>
+      <c r="B458" t="s">
+        <v>7</v>
+      </c>
+      <c r="D458" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E458" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F458">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" t="s">
+        <v>6</v>
+      </c>
+      <c r="B459" t="s">
+        <v>7</v>
+      </c>
+      <c r="D459" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E459" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F459">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" t="s">
+        <v>6</v>
+      </c>
+      <c r="B460" t="s">
+        <v>7</v>
+      </c>
+      <c r="D460" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E460" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F460">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" t="s">
+        <v>6</v>
+      </c>
+      <c r="B461" t="s">
+        <v>7</v>
+      </c>
+      <c r="D461" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E461" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F461">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" t="s">
+        <v>6</v>
+      </c>
+      <c r="B462" t="s">
+        <v>7</v>
+      </c>
+      <c r="D462" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E462" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F462">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" t="s">
+        <v>6</v>
+      </c>
+      <c r="B463" t="s">
+        <v>7</v>
+      </c>
+      <c r="D463" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E463" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F463">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" t="s">
+        <v>6</v>
+      </c>
+      <c r="B464" t="s">
+        <v>7</v>
+      </c>
+      <c r="D464" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E464" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F464">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" t="s">
+        <v>6</v>
+      </c>
+      <c r="B465" t="s">
+        <v>7</v>
+      </c>
+      <c r="D465" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E465" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F465">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" t="s">
+        <v>6</v>
+      </c>
+      <c r="B466" t="s">
+        <v>7</v>
+      </c>
+      <c r="D466" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E466" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F466">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" t="s">
+        <v>6</v>
+      </c>
+      <c r="B467" t="s">
+        <v>7</v>
+      </c>
+      <c r="D467" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E467" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F467">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" t="s">
+        <v>6</v>
+      </c>
+      <c r="B468" t="s">
+        <v>7</v>
+      </c>
+      <c r="D468" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E468" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F468">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" t="s">
+        <v>6</v>
+      </c>
+      <c r="B469" t="s">
+        <v>7</v>
+      </c>
+      <c r="D469" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E469" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F469">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" t="s">
+        <v>6</v>
+      </c>
+      <c r="B470" t="s">
+        <v>7</v>
+      </c>
+      <c r="D470" s="2">
+        <v>45291</v>
+      </c>
+      <c r="E470" s="3">
+        <v>2023</v>
+      </c>
+      <c r="F470">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.69999999999999996" right="0.69999999999999996" top="0.75" bottom="0.75" header="0.29999999999999999" footer="0.29999999999999999"/>
   <pageSetup orientation="portrait" scale="100" paperSize="9" fitToWidth="0" fitToHeight="0" horizontalDpi="0" verticalDpi="0" copies="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>GemBox.Spreadsheet</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>